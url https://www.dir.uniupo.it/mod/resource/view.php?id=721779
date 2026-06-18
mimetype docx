--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -1,367 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52A7EAAE" w14:textId="534F35FE" w:rsidR="005B4213" w:rsidRPr="00194CE9" w:rsidRDefault="005B4213" w:rsidP="005B4213">
+    <w:p w14:paraId="6B5C3849" w14:textId="1D7069A1" w:rsidR="005B4213" w:rsidRPr="002E3C53" w:rsidRDefault="005B4213" w:rsidP="002E3C53">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194CE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ESERCITAZIONE RIEPILOGATIVA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> IMPOSTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE30588" w14:textId="77777777" w:rsidR="005B4213" w:rsidRDefault="005B4213" w:rsidP="005B4213">
-[...261 lines deleted...]
-    <w:p w14:paraId="7CEDC30D" w14:textId="79E75208" w:rsidR="005B4213" w:rsidRPr="007A164C" w:rsidRDefault="005B4213">
+    <w:p w14:paraId="7CEDC30D" w14:textId="32666AD4" w:rsidR="005B4213" w:rsidRPr="007A164C" w:rsidRDefault="005B4213">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A164C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>ESERCIZIO 2</w:t>
+        <w:t xml:space="preserve">ESERCIZIO </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3C53">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DCD84F" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A164C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>La società Alfa srl ha sostenuto nel corso dell’esercizio 201X spese di manutenzione per € 6.000.</w:t>
+        <w:t xml:space="preserve">La società Alfa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A164C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>srl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A164C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha sostenuto nel corso dell’esercizio 201X spese di manutenzione per € 6.000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B633474" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A164C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sapendo che il costo storico ammortizzabile dei cespiti ammonta all’ 01/01/201X ad € 100.000 si determini: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E01364" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
@@ -495,2642 +256,2571 @@
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2680"/>
         <w:gridCol w:w="1168"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A164C" w:rsidRPr="007A164C" w14:paraId="4768A0B1" w14:textId="77777777" w:rsidTr="007A164C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75AE30CD" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36932B73" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>201X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46F6A1BC" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>201X+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EA783A8" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>201X+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B72C67A" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>201X+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D353FA9" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>201X+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ED834A5" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>201X+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A164C" w:rsidRPr="007A164C" w14:paraId="20297B1D" w14:textId="77777777" w:rsidTr="007A164C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13E97ECB" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Variazione in aumento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FB1F913" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69AD4B1B" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="382738BB" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53B82351" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A2FBBE8" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7448992E" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A164C" w:rsidRPr="007A164C" w14:paraId="479B107F" w14:textId="77777777" w:rsidTr="007A164C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7264D5AF" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Variazione in diminuzione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="216685B9" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7524DA74" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21DD8296" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49E78471" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51D0B59F" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ED4750B" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A164C" w:rsidRPr="007A164C" w14:paraId="45C1C085" w14:textId="77777777" w:rsidTr="007A164C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22D4A863" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Imposte anticipate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="534CA60C" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E8AEA29" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7245EB87" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F698290" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DC2DD81" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07B855D7" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A164C" w:rsidRPr="007A164C" w14:paraId="29EAA0AF" w14:textId="77777777" w:rsidTr="007A164C">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="350376A0" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Utilizzo credito per imposte anticipate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60EA9677" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="229B31DE" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36D4D4EF" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DF9B303" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F5539EF" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="539C3002" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A164C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="292318E4" w14:textId="77777777" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427EA8F6" w14:textId="7EC01D75" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
+    <w:p w14:paraId="427EA8F6" w14:textId="5BDBE1C0" w:rsidR="007A164C" w:rsidRPr="007A164C" w:rsidRDefault="007A164C" w:rsidP="007A164C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A164C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>ESERCIZIO 3</w:t>
+        <w:t xml:space="preserve">ESERCIZIO </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3C53">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E726FC" w14:textId="3ED9F157" w:rsidR="005B4213" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t>La società Alfa S.p.A. al 31/12/201</w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t xml:space="preserve"> presenta il seguente conto economico ante imposte.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2613"/>
         <w:gridCol w:w="1316"/>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="298"/>
         <w:gridCol w:w="1201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w14:paraId="4D43AA53" w14:textId="77777777" w:rsidTr="00AA19DD">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71F19EF1" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Costi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D6B6FD2" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DADB742" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Ricavi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C5C555E" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w14:paraId="6ADDB166" w14:textId="77777777" w:rsidTr="00AA19DD">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37EA0E51" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammortamento macchinari </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2933FCF0" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">         100.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A7B4FEA" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendite </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77B59DD8" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D755F82" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">   1.220.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w14:paraId="7C713D7F" w14:textId="77777777" w:rsidTr="00AA19DD">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55EB9894" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Rimanenze iniziali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A494FCA" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">         126.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7986D30B" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Dividendi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="445B44F5" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">         60.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w14:paraId="2C71B425" w14:textId="77777777" w:rsidTr="00AA19DD">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F5130D1" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Costi generali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08CA8930" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">           54.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CFD9FF2" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Rimanenze finali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08EDF8E2" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">      142.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w14:paraId="3106AD7A" w14:textId="77777777" w:rsidTr="00AA19DD">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2118B234" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Costi amministrativi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B7948A9" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">           77.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06E55816" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2770EB8E" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32097CD4" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w14:paraId="7BE8ED09" w14:textId="77777777" w:rsidTr="00AA19DD">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="683A00B4" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Costi industriali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1439DC00" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">         310.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AB9A0FA" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E615A69" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47D61B7A" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w14:paraId="14FC7420" w14:textId="77777777" w:rsidTr="00AA19DD">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31DA6AAE" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Acquisti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="233B6B28" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">         458.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="398A9E1F" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15E0D4C5" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D4F444F" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w14:paraId="3563C6A6" w14:textId="77777777" w:rsidTr="00AA19DD">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33FFB8FB" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Acc. Svalutazione crediti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7468485A" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">           10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FAC965C" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B113663" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E60748A" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w14:paraId="4B815A8C" w14:textId="77777777" w:rsidTr="00AA19DD">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FC89317" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Utile d'esercizio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CBFA974" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">         287.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FD4A7A6" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C306358" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47601138" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AA19DD" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA19DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -3163,255 +2853,276 @@
         </w:rPr>
         <w:t>di competenza dell’esercizio e si redigano a libro giornale le scritture contabili</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t xml:space="preserve"> per l’inserimento in contabilità dei valori relativi all’imposta medesima, tenendo presente che:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B71B12A" w14:textId="28F77DCF" w:rsidR="00AA19DD" w:rsidRPr="00AD6FFB" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t>I costi amministrativi comprendono spes</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">e telefoniche pari a </w:t>
-      </w:r>
+        <w:t xml:space="preserve">e telefoniche pari a 8.000 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>8</w:t>
-      </w:r>
+        <w:t>Euro</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>00 Euro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A68342" w14:textId="1E0C4357" w:rsidR="00AA19DD" w:rsidRPr="00AD6FFB" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t>I costi amministrativi comprendono il compenso per l’amministratore di 1</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6FFB">
-        <w:t>.000 Euro pagato nel mese di marzo del 2016.</w:t>
+        <w:t xml:space="preserve">.000 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6FFB">
+        <w:t>Euro</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6FFB">
+        <w:t xml:space="preserve"> pagato nel mese di marzo del 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16063D24" w14:textId="7C790DAA" w:rsidR="00AA19DD" w:rsidRPr="00AD6FFB" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t>I costi industriali comprendono spese di manutenzione su cespiti di proprietà per 1</w:t>
       </w:r>
       <w:r>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6FFB">
-        <w:t>.000 Euro.</w:t>
+        <w:t xml:space="preserve">.000 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6FFB">
+        <w:t>Euro</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6FFB">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08645078" w14:textId="0104DB34" w:rsidR="00AA19DD" w:rsidRPr="00AD6FFB" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t>Il costo storico delle immobilizzazioni materiali all’01/01/201</w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t xml:space="preserve"> ammonta ad € </w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t>00.000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6FBC87" w14:textId="2E91EE9F" w:rsidR="00AA19DD" w:rsidRPr="00AD6FFB" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FFB">
+        <w:lastRenderedPageBreak/>
         <w:t>I crediti verso clienti ammontano ad € 2</w:t>
       </w:r>
       <w:r>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t xml:space="preserve">.000 mentre il fondo svalutazione crediti, interamente ammesso fiscalmente, prima dell’accantonamento dell’esercizio, è pari a </w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6FFB">
-        <w:t>.000 Euro.</w:t>
+        <w:t xml:space="preserve">.000 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6FFB">
+        <w:t>Euro</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6FFB">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A02B9B" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="00AD6FFB" w:rsidRDefault="00AA19DD" w:rsidP="00AA19DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FFB">
         <w:t>L’ammortamento civilistico coincide con quello fiscale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C47F518" w14:textId="77777777" w:rsidR="00AA19DD" w:rsidRPr="007A164C" w:rsidRDefault="00AA19DD"/>
     <w:sectPr w:rsidR="00AA19DD" w:rsidRPr="007A164C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C276EE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6D3AD4F4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DFC5F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53566334"/>
     <w:lvl w:ilvl="0" w:tplc="9AEE163E">
       <w:start w:val="1"/>
@@ -3656,100 +3367,103 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="698579769">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="104228752">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="796218307">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B4213"/>
+    <w:rsid w:val="002E3C53"/>
     <w:rsid w:val="005B4213"/>
     <w:rsid w:val="007A164C"/>
     <w:rsid w:val="009135A9"/>
     <w:rsid w:val="00AA19DD"/>
+    <w:rsid w:val="00BE49D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2962F125"/>
   <w15:docId w15:val="{7CDB49B5-6C25-4F16-8BFA-02A7FA685F86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4186,51 +3900,51 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="005B4213"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="909539156">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
@@ -4509,69 +4223,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>447</Words>
-  <Characters>2554</Characters>
+  <Words>354</Words>
+  <Characters>2023</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2996</CharactersWithSpaces>
+  <CharactersWithSpaces>2373</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marta</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>